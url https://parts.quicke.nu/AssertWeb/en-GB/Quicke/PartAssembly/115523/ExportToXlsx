--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -90,51 +90,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5052447</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>M20x45</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5050335</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>BRB 25 x 45 x 4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5011559</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.077</t>
   </si>
   <si>
     <t>Loc-king M20x2,5 (10)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>60081259</t>
   </si>
@@ -223,53 +223,50 @@
     <t>.001</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5022179</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
@@ -684,149 +681,149 @@
       </c>
       <c r="G16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>