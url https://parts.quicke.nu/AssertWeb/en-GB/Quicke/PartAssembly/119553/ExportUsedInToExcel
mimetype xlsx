--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -453,204 +453,204 @@
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...106 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -6300,1121 +6300,1121 @@
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B511" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B612" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>5</v>