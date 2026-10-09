--- v2 (2026-08-24)
+++ v3 (2026-10-09)
@@ -9959,2598 +9959,2598 @@
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C867" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C868" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C873" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C874" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C875" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C907" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C908" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C909" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C910" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C912" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C913" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C914" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C915" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C916" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C920" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C921" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C943" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C944" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C945" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C946" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C947" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C948" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C949" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="C951" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C952" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C953" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C954" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C955" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>220</v>
+        <v>35</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>5</v>
+        <v>247</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>220</v>
+        <v>35</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>5</v>
+        <v>248</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>221</v>
+        <v>34</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>222</v>
+        <v>35</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>5</v>
+        <v>247</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>221</v>
+        <v>34</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>222</v>
+        <v>35</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>5</v>
+        <v>248</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>223</v>
+        <v>169</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>224</v>
+        <v>170</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>223</v>
+        <v>169</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>224</v>
+        <v>170</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>226</v>
+        <v>170</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>226</v>
+        <v>170</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>229</v>
+        <v>171</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>230</v>
+        <v>172</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>229</v>
+        <v>171</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>230</v>
+        <v>172</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>233</v>
+        <v>173</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="C972" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>233</v>
+        <v>173</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="C973" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="C974" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="C975" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>237</v>
+        <v>175</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>238</v>
+        <v>176</v>
       </c>
       <c r="C976" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>237</v>
+        <v>175</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>238</v>
+        <v>176</v>
       </c>
       <c r="C977" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C978" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C979" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
       <c r="C980" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
       <c r="C981" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="C982" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>245</v>
+        <v>179</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>246</v>
+        <v>180</v>
       </c>
       <c r="C984" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>245</v>
+        <v>179</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>246</v>
+        <v>180</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>247</v>
+        <v>5</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="C987" s="0" t="s">
-        <v>248</v>
+        <v>5</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="C988" s="0" t="s">
-        <v>247</v>
+        <v>5</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="C989" s="0" t="s">
-        <v>248</v>
+        <v>5</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C990" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C994" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C1031" s="0" t="s">
-        <v>5</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C1032" s="0" t="s">
-        <v>5</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>192</v>
+        <v>250</v>
       </c>
       <c r="C1034" s="0" t="s">
-        <v>5</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>192</v>
+        <v>250</v>
       </c>
       <c r="C1035" s="0" t="s">
-        <v>5</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>195</v>
+        <v>227</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>196</v>
+        <v>228</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>195</v>
+        <v>227</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>196</v>
+        <v>228</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>199</v>
+        <v>233</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>199</v>
+        <v>233</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>202</v>
+        <v>236</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>202</v>
+        <v>236</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>201</v>
+        <v>237</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>201</v>
+        <v>237</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>247</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C1060" s="0" t="s">
-        <v>248</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C1062" s="0" t="s">
-        <v>247</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C1063" s="0" t="s">
-        <v>248</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1066">