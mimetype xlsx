--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>- - -</t>
   </si>
   <si>
     <t>Main hose kit</t>
   </si>
   <si>
     <t>See separate part list</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60098107-1</t>
   </si>
   <si>
-    <t>Cylinder</t>
+    <t>Lift Cylinder</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60112175-1</t>
   </si>
   <si>
     <t>Tilt Cylinder</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60076377</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>