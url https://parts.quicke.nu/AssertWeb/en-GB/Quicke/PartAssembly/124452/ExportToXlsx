--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -4,182 +4,185 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4501145</t>
   </si>
   <si>
     <t>Block cpl</t>
   </si>
   <si>
     <t>5/1/2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60098092</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
+    <t>0.500</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>5033773</t>
+  </si>
+  <si>
+    <t>Accumulator</t>
+  </si>
+  <si>
+    <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
+  </si>
+  <si>
+    <t>1.680</t>
+  </si>
+  <si>
+    <t>0,5L/22Bar</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>60008713</t>
+  </si>
+  <si>
+    <t>Edge cover</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>60096821</t>
+  </si>
+  <si>
+    <t>Bracket</t>
+  </si>
+  <si>
+    <t>0.050</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>5013853</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>Tredo 1/2"</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5002077</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>0.025</t>
+  </si>
+  <si>
+    <t>M6S 10x30</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>5034102</t>
+  </si>
+  <si>
+    <t>1.700</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>60005564</t>
+  </si>
+  <si>
     <t>0.400</t>
-  </si>
-[...82 lines deleted...]
-    <t>60005564</t>
   </si>
   <si>
     <t>1/2" L=400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -397,35 +400,35 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>