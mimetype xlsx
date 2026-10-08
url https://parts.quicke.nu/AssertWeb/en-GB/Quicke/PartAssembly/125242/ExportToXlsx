--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -72,165 +72,165 @@
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>G1/2" - G3/8"</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>513005</t>
   </si>
   <si>
     <t>Shut-off valve</t>
   </si>
   <si>
     <t>0.590</t>
   </si>
   <si>
     <t>R3/8"</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
+    <t>5033773</t>
+  </si>
+  <si>
+    <t>Accumulator</t>
+  </si>
+  <si>
+    <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
+  </si>
+  <si>
+    <t>1.680</t>
+  </si>
+  <si>
+    <t>0,5L/22Bar</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5011756</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>0.010</t>
+  </si>
+  <si>
+    <t>3/8"</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>1120081</t>
+  </si>
+  <si>
+    <t>3/8" BSP</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5013852</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.003</t>
+  </si>
+  <si>
+    <t>Tredo 3/8"</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>5013853</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 1/2"</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5028105</t>
+  </si>
+  <si>
+    <t>0.078</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>5004054</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>0.038</t>
+  </si>
+  <si>
+    <t>MC6S M8x80</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>5011553</t>
+  </si>
+  <si>
+    <t>M6M M8 Loc-king</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>5221968</t>
+  </si>
+  <si>
+    <t>Rubber foam</t>
+  </si>
+  <si>
+    <t>.15</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>1 PCS</t>
-  </si>
-[...112 lines deleted...]
-    <t>13</t>
   </si>
   <si>
     <t>11136483</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>.03</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11136531</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>60077631</t>
   </si>
@@ -365,56 +365,59 @@
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>30</v>
       </c>
@@ -454,139 +457,139 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="0" t="s">