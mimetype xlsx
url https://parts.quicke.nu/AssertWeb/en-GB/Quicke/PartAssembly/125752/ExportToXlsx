--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>0.600</t>
   </si>
   <si>
     <t>D=30, L=96mm</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>4 PCS</t>
   </si>
   <si>
     <t>9020057</t>
   </si>
   <si>
     <t>0.700</t>
+  </si>
+  <si>
+    <t>D=30, L=118mm</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60018046</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
@@ -358,51 +361,51 @@
   <si>
     <t>Stay</t>
   </si>
   <si>
     <t>1.696</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5051984</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5052133</t>
   </si>
   <si>
     <t>MC6S M12x19</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5011555</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>M12 Loc</t>
   </si>
@@ -1007,421 +1010,424 @@
         <v>78</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>91</v>
       </c>
+      <c r="H21" s="0" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>