--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -410,51 +410,51 @@
   <si>
     <t>11120580</t>
   </si>
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>12702410-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>60056616</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>"Q" medium 110mm</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>60034425</t>
   </si>
   <si>
     <t>Warning decal</t>
   </si>
   <si>
     <t>33</t>
   </si>