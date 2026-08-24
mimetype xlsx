--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -367,51 +367,51 @@
   <si>
     <t>M14</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>60087418</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>60034425</t>
   </si>
   <si>
     <t>Warning decal</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>60056616</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>"Q" medium 110mm</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>1123673</t>
   </si>