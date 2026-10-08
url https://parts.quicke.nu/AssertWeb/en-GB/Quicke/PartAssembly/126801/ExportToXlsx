--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60091043</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60022851</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5002206</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.175</t>
   </si>
   <si>
     <t xml:space="preserve">M6S M20   x 50 (8.8)</t>
   </si>
   <si>
     <t>5013109</t>
   </si>
   <si>
     <t>Washer</t>
   </si>