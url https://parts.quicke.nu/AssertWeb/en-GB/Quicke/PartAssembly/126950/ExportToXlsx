--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -120,51 +120,51 @@
   <si>
     <t>60091746</t>
   </si>
   <si>
     <t>1.300</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60101995</t>
   </si>
   <si>
     <t>2.207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5052083</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>