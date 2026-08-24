--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -83,51 +83,51 @@
   <si>
     <t>5068116</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>Conus 2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5002128</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.064</t>
   </si>
   <si>
     <t>M6S M14 x 40 (8.8)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013107</t>
   </si>