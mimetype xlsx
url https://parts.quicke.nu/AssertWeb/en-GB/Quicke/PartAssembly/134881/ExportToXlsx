--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60101029</t>
   </si>
   <si>
@@ -201,75 +201,72 @@
   <si>
     <t>0.043</t>
   </si>
   <si>
     <t>M6S 10 x 60</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60103280</t>
   </si>
   <si>
     <t>Spring bracket</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60056616</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>"Q" medium 110mm</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60101017</t>
   </si>
@@ -642,75 +639,75 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>