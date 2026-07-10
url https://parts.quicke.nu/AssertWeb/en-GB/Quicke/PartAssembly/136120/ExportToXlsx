--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -27,63 +27,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>2 PCS</t>
-[...2 lines deleted...]
-    <t>60028480</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>60125859</t>
   </si>
   <si>
     <t>Decal, Brand</t>
   </si>
   <si>
-    <t>0.006</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>0.007</t>
+  </si>
+  <si>
+    <t>Quicke</t>
   </si>
   <si>
     <t>60116094</t>
   </si>
   <si>
     <t>Decal, Model</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>N5M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -150,50 +150,53 @@
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
+      <c r="F2" s="0" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>