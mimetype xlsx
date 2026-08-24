--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -353,53 +353,50 @@
     <t>11120580</t>
   </si>
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.5</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5002127</t>
   </si>
   <si>
     <t>0.061</t>
   </si>
   <si>
     <t>M6S M14 x 35</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5011556</t>
   </si>
   <si>
     <t>0.283</t>
   </si>
   <si>
     <t>M14</t>
   </si>
@@ -1020,186 +1017,186 @@
       </c>
       <c r="D26" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G29" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>