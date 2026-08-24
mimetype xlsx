--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -355,51 +355,51 @@
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5002127</t>
   </si>
   <si>
     <t>0.061</t>
   </si>
   <si>
     <t>M6S M14 x 35</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5011556</t>
   </si>
   <si>
     <t>0.283</t>
   </si>
   <si>
     <t>M14</t>
   </si>