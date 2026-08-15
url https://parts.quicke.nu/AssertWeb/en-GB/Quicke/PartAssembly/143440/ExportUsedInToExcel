--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -153,76 +153,76 @@
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
@@ -369,76 +369,76 @@
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>