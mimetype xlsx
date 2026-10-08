--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -250,53 +250,50 @@
     <t>60009557</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>.1</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>60119507</t>
   </si>
   <si>
     <t>Lever</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60038758</t>
-  </si>
-[...1 lines deleted...]
-    <t>0</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60009693</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5002055</t>
   </si>
   <si>
     <t>0.019</t>
   </si>
   <si>
     <t>M6S M8x40</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -715,109 +712,109 @@
       </c>
       <c r="C18" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>