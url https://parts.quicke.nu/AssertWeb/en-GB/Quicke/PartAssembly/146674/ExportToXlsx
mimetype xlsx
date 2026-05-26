--- v0 (2026-01-26)
+++ v1 (2026-05-26)
@@ -66,51 +66,51 @@
   <si>
     <t>0.032</t>
   </si>
   <si>
     <t>D40 L=30</t>
   </si>
   <si>
     <t>5018513</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>D40 L=20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5002172</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.064</t>
   </si>
   <si>
     <t>M6S M16x20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5013105</t>
   </si>