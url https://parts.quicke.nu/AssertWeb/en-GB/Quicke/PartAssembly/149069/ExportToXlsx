--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -57,51 +57,51 @@
   <si>
     <t>5018513</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>D40 L=20</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11257185</t>
   </si>
   <si>
     <t>Piston cpl.</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>11257189</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>5</t>
   </si>