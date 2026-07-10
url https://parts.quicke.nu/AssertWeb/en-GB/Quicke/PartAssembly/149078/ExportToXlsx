--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -48,51 +48,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5051196</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11257186</t>
   </si>
   <si>
     <t>Piston cpl.</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>11257190</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>5</t>
   </si>