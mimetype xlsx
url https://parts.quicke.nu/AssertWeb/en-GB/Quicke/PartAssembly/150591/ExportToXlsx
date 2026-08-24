--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -39,60 +39,60 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>- - -</t>
   </si>
   <si>
     <t>Main hose kit</t>
   </si>
   <si>
     <t>See separate part list</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>60006749</t>
+    <t>60132614</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
-    <t>3/8" L=1130 3/8GRLM - 3/8G90LM</t>
+    <t>3/8" L=1240 3/8GRLM - 3/8G90LM</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60006748</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>3/8" L=1050 3/8GRLMA - 3/8G90LMA</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60003879</t>
   </si>
   <si>
     <t>3/8" L=2100 3/8GRLMA - 3/8GRLMA</t>
   </si>
   <si>
     <t>5</t>
   </si>