--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -102,51 +102,51 @@
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5044152</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>0.590</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5044155</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Dust Cover</t>
   </si>
   <si>
     <t>.025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5022179</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022177</t>
   </si>