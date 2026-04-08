--- v0 (2025-11-05)
+++ v1 (2026-04-08)
@@ -48,87 +48,87 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031499</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.550</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031500</t>
   </si>
   <si>
-    <t>.75</t>
+    <t>0.750</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9031501</t>
   </si>
   <si>
-    <t>.8</t>
+    <t>0.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031502</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031497</t>
   </si>
   <si>
-    <t>.25</t>
+    <t>0.250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>9031498</t>
   </si>
   <si>
-    <t>.45</t>
+    <t>0.450</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>11260901</t>
   </si>
   <si>
     <t>Hose cpl.</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9031479</t>
   </si>
   <si>
     <t>1/2" L=630</t>
   </si>
   <si>
     <t>9</t>
   </si>