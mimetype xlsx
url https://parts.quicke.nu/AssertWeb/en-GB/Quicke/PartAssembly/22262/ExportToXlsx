--- v0 (2026-02-10)
+++ v1 (2026-04-21)
@@ -39,60 +39,60 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031492</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.62</t>
+    <t>0.620</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>9031491</t>
   </si>
   <si>
-    <t>.42</t>
+    <t>0.420</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11260901</t>
   </si>
   <si>
     <t>Hose cpl.</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031479</t>
   </si>
   <si>
     <t>1/2" L=630</t>
   </si>
   <si>
     <t>5</t>
   </si>