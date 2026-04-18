--- v0 (2025-10-20)
+++ v1 (2026-04-18)
@@ -36,81 +36,81 @@
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031494</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031496</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9031498</t>
   </si>
   <si>
-    <t>.45</t>
+    <t>0.450</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031497</t>
   </si>
   <si>
-    <t>.25</t>
+    <t>0.250</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031495</t>
   </si>
   <si>
     <t>0.650</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11260901</t>
   </si>
   <si>
     <t>Hose cpl.</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>7</t>
   </si>