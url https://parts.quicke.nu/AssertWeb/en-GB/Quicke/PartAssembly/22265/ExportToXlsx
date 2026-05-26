--- v0 (2026-01-02)
+++ v1 (2026-05-26)
@@ -33,81 +33,81 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031494</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031496</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9031498</t>
   </si>
   <si>
-    <t>.45</t>
+    <t>0.450</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031497</t>
   </si>
   <si>
-    <t>.25</t>
+    <t>0.250</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031495</t>
   </si>
   <si>
     <t>0.650</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>