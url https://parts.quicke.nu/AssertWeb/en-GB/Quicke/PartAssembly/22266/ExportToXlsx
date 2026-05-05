--- v0 (2025-10-19)
+++ v1 (2026-05-05)
@@ -45,87 +45,87 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031499</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.550</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031500</t>
   </si>
   <si>
-    <t>.75</t>
+    <t>0.750</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9031501</t>
   </si>
   <si>
-    <t>.8</t>
+    <t>0.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031502</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031497</t>
   </si>
   <si>
-    <t>.25</t>
+    <t>0.250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>9031498</t>
   </si>
   <si>
-    <t>.45</t>
+    <t>0.450</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>