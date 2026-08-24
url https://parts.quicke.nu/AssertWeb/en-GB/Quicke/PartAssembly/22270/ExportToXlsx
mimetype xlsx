--- v1 (2026-03-14)
+++ v2 (2026-08-24)
@@ -33,51 +33,51 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>10550204</t>
   </si>
   <si>
     <t>Housing</t>
   </si>
   <si>
-    <t>.56</t>
+    <t>0.560</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550201</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>0.280</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5045407</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>.015</t>
   </si>