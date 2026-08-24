--- v0 (2025-10-24)
+++ v1 (2026-08-24)
@@ -153,51 +153,51 @@
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5215150</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>.004</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5215151</t>
   </si>
   <si>
-    <t>.016</t>
+    <t>0.016</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5040040</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>11120606</t>
   </si>
   <si>
     <t>.08</t>
   </si>
 </sst>
 </file>
 