--- v0 (2025-10-23)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -69,69 +69,69 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1120134</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5033718</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5027485</t>
   </si>
@@ -139,53 +139,50 @@
     <t>0.030</t>
   </si>
   <si>
     <t>9/16" UNF JIC - R1/4"K</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1120133</t>
   </si>
   <si>
     <t>0.087</t>
   </si>
   <si>
     <t>7/8" UNF JIC - R 1/2"K</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -407,35 +404,35 @@
       </c>
       <c r="F10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>