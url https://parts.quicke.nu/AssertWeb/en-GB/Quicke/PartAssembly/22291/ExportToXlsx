--- v1 (2026-07-10)
+++ v2 (2026-10-09)
@@ -30,51 +30,51 @@
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
-    <t>Year To</t>
+    <t>Year From</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>4500331-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>158.0</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11261273</t>
   </si>
@@ -96,81 +96,81 @@
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
   </si>
   <si>
     <t>1.500</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11261311-17</t>
   </si>
   <si>
     <t>Jaw</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>166.200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>12702510-1</t>
+    <t>60119718-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1/25/2026</t>
+    <t>1/26/2026</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5004917</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5016963</t>
   </si>
   <si>
     <t>Spring pin</t>
   </si>
   <si>
-    <t>.035</t>
+    <t>0.035</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5018909</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>