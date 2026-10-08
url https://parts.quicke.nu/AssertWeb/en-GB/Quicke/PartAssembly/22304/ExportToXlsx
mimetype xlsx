--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -4,89 +4,89 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
-    <t>Year To</t>
+    <t>Year From</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>12702510-1</t>
+    <t>60119718-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1/25/2026</t>
+    <t>1/26/2026</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11261472</t>
   </si>
   <si>
     <t>Plastic cover tube</t>
   </si>
   <si>
     <t>.035</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11261471</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>0.080</t>
   </si>
@@ -229,53 +229,50 @@
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11262094</t>
   </si>
   <si>
     <t>Grab head</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11261422</t>
   </si>
   <si>
     <t>Bucket</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>5022119</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031432</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>60044776</t>
   </si>
@@ -656,136 +653,127 @@
       <c r="B15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="0" t="s">
+      <c r="B17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>