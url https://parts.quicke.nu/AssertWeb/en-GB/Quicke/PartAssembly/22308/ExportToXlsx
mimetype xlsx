--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -122,51 +122,51 @@
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 1240 mm
  Thread: M30x2</t>
   </si>
   <si>
     <t>10.220</t>
   </si>
   <si>
     <t>L=1240mm (5068004)</t>
   </si>
   <si>
     <t>5*</t>
   </si>
   <si>
     <t>60011231-17</t>
   </si>
   <si>
-    <t>8.0</t>
+    <t>8.000</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5068116</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>Conus 2</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1209638</t>
   </si>
   <si>
     <t>Beam</t>
   </si>
   <si>
     <t>16.0</t>
   </si>
@@ -506,50 +506,53 @@
         <v>32</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="E7" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="G7" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9">