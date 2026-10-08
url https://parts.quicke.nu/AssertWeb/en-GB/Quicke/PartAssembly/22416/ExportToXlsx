--- v1 (2026-04-18)
+++ v2 (2026-10-08)
@@ -342,51 +342,51 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>60019853</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>1.020</t>
   </si>
   <si>
     <t>D=30 L=141 (replaces 5220060)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60019854</t>
   </si>
   <si>
-    <t>1.16</t>
+    <t>1.160</t>
   </si>
   <si>
     <t>D=35, L=141 (replaces 5220062)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5050608</t>
   </si>