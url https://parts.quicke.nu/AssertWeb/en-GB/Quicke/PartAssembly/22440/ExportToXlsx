--- v0 (2025-12-25)
+++ v1 (2026-09-21)
@@ -60,87 +60,87 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002080</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.043</t>
   </si>
   <si>
     <t>M6S 10 x 60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5013914</t>
   </si>
   <si>
     <t>Disc Spring</t>
   </si>
   <si>
-    <t>.006</t>
+    <t>0.006</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5219033</t>
   </si>
   <si>
-    <t>.06</t>
+    <t>0.060</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5220341</t>
   </si>
   <si>
     <t>Lever kit</t>
   </si>