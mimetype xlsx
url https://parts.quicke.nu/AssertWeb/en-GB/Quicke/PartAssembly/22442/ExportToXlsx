--- v0 (2025-10-29)
+++ v1 (2026-05-26)
@@ -51,51 +51,51 @@
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4500409</t>
   </si>
   <si>
     <t>Spring Kit</t>
   </si>
   <si>
     <t>.65</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5016996</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5220236</t>
   </si>
   <si>
     <t>Handle RH</t>
   </si>
   <si>
     <t>1.500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>