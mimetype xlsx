--- v1 (2026-03-14)
+++ v2 (2026-05-26)
@@ -462,232 +462,232 @@
   <si>
     <t>6856T8</t>
   </si>
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7616T8</t>
   </si>
   <si>
     <t>+6.1P DM ext.</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearing box/ </t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
-    <t xml:space="preserve">Bearing box/ </t>
-[...61 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
-  </si>
-[...58 lines deleted...]
-    <t>N6 DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C104"/>
+  <dimension ref="A1:C119"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="31.9511985778809" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1646,181 +1646,346 @@
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="B118" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C104" s="0" t="s">
+      <c r="C118" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>