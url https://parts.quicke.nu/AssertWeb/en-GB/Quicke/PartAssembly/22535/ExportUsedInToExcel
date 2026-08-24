--- v2 (2026-05-26)
+++ v3 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
     <t>Bearing boxes/5212820 Locking kit</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
@@ -462,232 +462,316 @@
   <si>
     <t>6856T8</t>
   </si>
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7616T8</t>
   </si>
   <si>
     <t>+6.1P DM ext.</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearing box/ </t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">Bearing box/ </t>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...4 lines deleted...]
-  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...88 lines deleted...]
-    <t>Q4S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C119"/>
+  <dimension ref="A1:C133"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="31.9511985778809" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1646,346 +1730,500 @@
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C119" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C133" s="0" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>