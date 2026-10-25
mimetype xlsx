--- v3 (2026-08-24)
+++ v4 (2026-10-25)
@@ -462,59 +462,191 @@
   <si>
     <t>6856T8</t>
   </si>
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7616T8</t>
   </si>
   <si>
     <t>+6.1P DM ext.</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearing box/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
-    <t xml:space="preserve">Bearing box/ </t>
-[...1 lines deleted...]
-  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521761</t>
@@ -547,182 +679,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...130 lines deleted...]
-    <t>N6S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1653,505 +1653,505 @@
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>154</v>