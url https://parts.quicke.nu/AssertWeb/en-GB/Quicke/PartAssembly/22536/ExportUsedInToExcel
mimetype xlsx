--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -558,59 +558,101 @@
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
     <t>Bearing boxes/5212820 Locking kit</t>
   </si>
   <si>
     <t xml:space="preserve">Bearing boxes/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Bearing box/ </t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
-    <t xml:space="preserve">Bearing box/ </t>
-[...1 lines deleted...]
-  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521761</t>
@@ -643,92 +685,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -2869,593 +2869,593 @@
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>187</v>
+        <v>152</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>188</v>
+        <v>153</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>191</v>
+        <v>154</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>192</v>
+        <v>155</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>194</v>
+        <v>157</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>195</v>
+        <v>156</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>199</v>
+        <v>158</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>200</v>
+        <v>159</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>201</v>
+        <v>160</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>202</v>
+        <v>161</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>205</v>
+        <v>162</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>206</v>
+        <v>163</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>207</v>
+        <v>162</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>208</v>
+        <v>163</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>209</v>
+        <v>164</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>211</v>
+        <v>164</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>175</v>
+        <v>198</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>181</v>
+        <v>212</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>