--- v2 (2026-05-26)
+++ v3 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="227">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
     <t>Locking kit/5212822 Locking kit RH</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
@@ -558,87 +558,171 @@
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
     <t>Bearing boxes/5212820 Locking kit</t>
   </si>
   <si>
     <t xml:space="preserve">Bearing boxes/ </t>
   </si>
   <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearing box/ </t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>521761</t>
+  </si>
+  <si>
+    <t>FL.4229N</t>
+  </si>
+  <si>
+    <t>521166</t>
+  </si>
+  <si>
+    <t>FL.4221N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
+  </si>
+  <si>
+    <t>520761</t>
+  </si>
+  <si>
+    <t>U6</t>
+  </si>
+  <si>
+    <t>520166</t>
+  </si>
+  <si>
+    <t>U6S</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">Bearing box/ </t>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>N6 DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -649,51 +733,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C231"/>
+  <dimension ref="A1:C245"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="31.9511985778809" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2862,362 +2946,516 @@
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B230" s="0" t="s">
+      <c r="B236" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C230" s="0" t="s">
-[...4 lines deleted...]
-      <c r="C231" s="0" t="s">
+      <c r="C236" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="C245" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>