--- v1 (2026-02-03)
+++ v2 (2026-08-02)
@@ -235,51 +235,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C94"/>
+  <dimension ref="A1:C187"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="44.4377059936523" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1136,29 +1136,908 @@
     <row r="90">
       <c r="C90" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91">
       <c r="C91" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92">
       <c r="C92" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94">
       <c r="C94" s="0" t="s">
         <v>18</v>
       </c>
     </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="C164" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="C165" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="C166" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="C167" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="C168" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="C169" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="C170" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="C171" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="C172" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="C173" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="C174" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="C175" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="C176" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="C177" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="C178" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="C179" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="C180" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="C181" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="C182" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="C183" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="C184" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="C185" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="C186" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="C187" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>