--- v0 (2025-11-01)
+++ v1 (2026-10-10)
@@ -108,51 +108,51 @@
   <si>
     <t>0.047</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5045140</t>
   </si>
   <si>
     <t>Accumulator</t>
   </si>
   <si>
     <t>1.700</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>10550264</t>
   </si>
   <si>
     <t>Valve cpl.</t>
   </si>