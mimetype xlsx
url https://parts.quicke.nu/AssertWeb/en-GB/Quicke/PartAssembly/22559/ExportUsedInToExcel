--- v1 (2025-12-07)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="500">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>/5215241 Shut off</t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
   </si>
   <si>
@@ -690,242 +690,242 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...187 lines deleted...]
-  <si>
     <t>5011Q8</t>
   </si>
   <si>
     <t>Q50 US</t>
   </si>
   <si>
     <t>5511Q8</t>
   </si>
   <si>
     <t>Q55 US</t>
   </si>
   <si>
     <t>5611Q8</t>
   </si>
   <si>
     <t>Q56 US</t>
   </si>
   <si>
     <t>5111Q8</t>
   </si>
   <si>
     <t>Q51 US</t>
   </si>
   <si>
     <t>7612Q8</t>
@@ -1321,99 +1321,282 @@
     <t>+5.3P DM</t>
   </si>
   <si>
     <t>6816T8</t>
   </si>
   <si>
     <t>+5.3P DM ext.</t>
   </si>
   <si>
     <t>6854T8</t>
   </si>
   <si>
     <t>6856T8</t>
   </si>
   <si>
     <t>4518T8</t>
   </si>
   <si>
     <t>+3.0P Special B</t>
   </si>
   <si>
     <t>Suspension El. S/N 7332744 -/5215241 Shut off</t>
   </si>
   <si>
     <t>Suspension El. S/N - 7332743/5215241 Shut off</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C341"/>
+  <dimension ref="A1:C392"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="42.8171691894531" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3310,414 +3493,414 @@
         <v>226</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>35</v>
+        <v>268</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>291</v>
+        <v>229</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>119</v>
@@ -5129,31 +5312,592 @@
       </c>
       <c r="C339" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>438</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B343" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C343" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B344" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C344" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B345" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C345" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B346" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C346" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C347" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C348" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>