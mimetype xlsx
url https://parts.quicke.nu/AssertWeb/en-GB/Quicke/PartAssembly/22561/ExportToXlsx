--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -66,51 +66,51 @@
   <si>
     <t>7234199</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5219187</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
@@ -219,51 +219,51 @@
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5215066</t>
   </si>
   <si>
-    <t>.03</t>
+    <t>0.030</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10550265</t>
   </si>
   <si>
     <t>Servo block cpl.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>