--- v1 (2025-12-07)
+++ v2 (2026-08-24)
@@ -78,51 +78,51 @@
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5219187</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006003</t>
   </si>