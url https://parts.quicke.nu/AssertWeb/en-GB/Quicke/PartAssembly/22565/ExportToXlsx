--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number to</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -181,53 +181,50 @@
     <t>0.099</t>
   </si>
   <si>
     <t>3/8" BSP 90°</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>9031165</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9031164</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.0</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5022157</t>
   </si>
   <si>
     <t>Washer, red</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5022159</t>
   </si>
   <si>
     <t>Washer, blue</t>
   </si>
   <si>
     <t>14</t>
   </si>
@@ -589,197 +586,197 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>