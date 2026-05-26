--- v0 (2025-10-25)
+++ v1 (2026-05-26)
@@ -192,51 +192,51 @@
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60000135</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>1/4" L=1100mm (9031482)</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5219240</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
-    <t>.1</t>
+    <t>0.100</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5219044</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>D=20mm</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5002077</t>
   </si>
   <si>
     <t>0.025</t>
   </si>