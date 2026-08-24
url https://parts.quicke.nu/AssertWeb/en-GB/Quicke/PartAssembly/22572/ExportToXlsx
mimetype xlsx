--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -87,51 +87,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219243</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
@@ -141,51 +141,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12713210</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1.8</t>
+    <t>1.800</t>
   </si>
   <si>
     <t>Ø25/16 L=370-590 Lock cyl.</t>
   </si>
   <si>
     <t>60005579</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.180</t>
   </si>
   <si>
     <t>Implement lock. cyl.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5219049</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>