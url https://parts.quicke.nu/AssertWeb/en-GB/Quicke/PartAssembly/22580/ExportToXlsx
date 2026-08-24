--- v0 (2025-12-08)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number to</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -168,90 +168,90 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5215066</t>
   </si>
   <si>
-    <t>.03</t>
+    <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032608</t>
   </si>
   <si>
     <t>1.380</t>
   </si>
@@ -286,53 +286,50 @@
     <t>18</t>
   </si>
   <si>
     <t>5215161</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>BRB 8,4 x 16</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5004055</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.030</t>
   </si>
   <si>
     <t>MC6S 8x70</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5215162</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>Not Sold Separately</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
@@ -835,155 +832,155 @@
       </c>
       <c r="D21" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>