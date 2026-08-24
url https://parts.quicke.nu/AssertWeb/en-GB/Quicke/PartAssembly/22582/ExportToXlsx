--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -168,90 +168,90 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5215067</t>
   </si>
   <si>
-    <t>.06</t>
+    <t>0.060</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032695</t>
   </si>
   <si>
     <t>0.460</t>
   </si>