--- v0 (2025-10-25)
+++ v1 (2026-05-27)
@@ -63,51 +63,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5219074-7</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>146.0</t>
   </si>
   <si>
     <t>Grey</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60021068</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>10550456</t>
   </si>
   <si>
     <t>Valve</t>
   </si>
   <si>
     <t>5</t>
   </si>